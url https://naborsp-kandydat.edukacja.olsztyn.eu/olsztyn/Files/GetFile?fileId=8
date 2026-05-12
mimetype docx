--- v0 (2026-02-16)
+++ v1 (2026-05-12)
@@ -1,147 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 23.7.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w14:paraId="3164BB88" w14:textId="77777777" w:rsidTr="00241625">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00241625">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="4A41BCB7" w14:textId="77777777">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00241625">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="56F1A294" w14:textId="77777777">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nr wniosku</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="0EF6E967" w14:textId="00DBBECF">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
@@ -175,249 +170,205 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B9314D">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Kandydat_NumerZgloszenia»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...4 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="66DF599E" w14:textId="77777777" w:rsidTr="00241625">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00241625">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="007B2335" w14:textId="77777777">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00241625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="0F0250B8" w14:textId="77777777">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Data i godzina złożenia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="01E4D269" w14:textId="77777777" w:rsidTr="00F21E80">
-[...3 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00F21E80">
         <w:trPr>
           <w:trHeight w:val="596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="217DDF46" w14:textId="77777777">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00241625">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3685" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00241625" w14:paraId="74EB4C8E" w14:textId="4A10BA93">
+          <w:p w:rsidR="00241625" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3090"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> IF </w:instrText>
-[...29 lines deleted...]
-              <w:fldChar w:fldCharType="separate"/>
+              <w:instrText xml:space="preserve"> IF "" = "-- nie podano --" "" "" </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00186038" w14:paraId="573DF29A" w14:textId="77777777">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00AC61A2" w:rsidP="00186038">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3090"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidP="00F56374" w14:paraId="7E90DE3A" w14:textId="6C1B11DA">
+    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>WNIOSEK O PRZYJĘCIE KANDYDATA</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
@@ -429,1278 +380,1071 @@
         </w:rPr>
         <w:t>DO SZKOŁY</w:t>
       </w:r>
       <w:r w:rsidR="005F37FA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> PODSTAWOWEJ OD 1 WRZEŚNIA 20</w:t>
       </w:r>
       <w:r w:rsidR="009F2147">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="002B6ED8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidP="00F56374" w14:paraId="16AA4092" w14:textId="77777777">
+    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(dotyczy dzieci uprawnionych do uczęszczania do szkoły podstawowej)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidP="00F56374" w14:paraId="1C7BF14A" w14:textId="77777777">
+    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidRDefault="00F56374" w:rsidP="00F56374">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidP="00F56374" w14:paraId="59E46BF6" w14:textId="77777777">
+    <w:p w:rsidR="00F56374" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Nagwek2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wypełniając wniosek należy podać dane zgodnie ze stanem faktycznym. Poświadczenie nieprawdy prowadzi do odpowiedzialności karnej wynikającej z art. 233 Ustawy z dnia 6 czerwca 1997r. Kodeks Karny.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002738C6" w:rsidRPr="00475850" w:rsidP="00F56374" w14:paraId="2B0EB288" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRPr="00475850" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3090"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Wniosek należy złożyć tylko w jednostce wskazanej na I miejscu listy preferencji w terminie określonym w harmonogramie. Pola zaznaczone gwiazdką są obowiązkowe do wypełnienia we wniosku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="002738C6" w14:paraId="6DE3D00A" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="002738C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DANE IDENTYFIKACYJNE KANDYDATA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9043" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="935"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="738"/>
       </w:tblGrid>
-      <w:tr w14:paraId="484D2451" w14:textId="77777777" w:rsidTr="000C2F27">
-[...12 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C2F27">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidP="00CB303C" w14:paraId="57B0F828" w14:textId="01C44AA6">
+          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00CB303C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Imiona</w:t>
             </w:r>
             <w:r w:rsidR="006F40FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00F6046A">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4423" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidP="00572B60" w14:paraId="3B2CFF5B" w14:textId="2AED7390">
+          <w:p w:rsidR="00905296" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nazwisko</w:t>
             </w:r>
             <w:r w:rsidR="006F40FC">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CE119C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2C87322C" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="935" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="001A7088" w:rsidP="000C4E4D" w14:paraId="52772498" w14:textId="77777777">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="3FC3CE02" w14:textId="31494DF4">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...10 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="55C3070E" w14:textId="102E7591">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="35F2863E" w14:textId="3845AE4E">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="3414D06A" w14:textId="645D2436">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="1D8C4ED2" w14:textId="468A1CFC">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="2AB89FBD" w14:textId="0D171FDE">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="07D4DA26" w14:textId="66DEC3BA">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="0BC19809" w14:textId="18A81A08">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="1CF2358A" w14:textId="447FA46A">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="12FC9F51" w14:textId="0849989B">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidP="000C4E4D" w14:paraId="0078920A" w14:textId="2F0B12D7">
+          <w:p w:rsidR="000C2F27" w:rsidRPr="00EF3693" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> = "True" "" "</w:instrText>
+              <w:instrText xml:space="preserve"> = "True" "" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00EF3693">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...14 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="398D1DDD" w14:textId="77777777" w:rsidTr="00B21359">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B21359">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidRPr="001A7088" w:rsidP="00572B60" w14:paraId="599C7FBA" w14:textId="77777777">
+          <w:p w:rsidR="00186038" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Data urodzenia</w:t>
-[...6 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>Data urodzenia*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidP="00B21359" w14:paraId="63DCDB52" w14:textId="17CA2502">
+          <w:p w:rsidR="00186038" w:rsidRDefault="00186038" w:rsidP="00B21359">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidP="00B21359" w14:paraId="2AD6CBBB" w14:textId="77777777">
+          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidRDefault="00A422FF" w:rsidP="00B21359">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F40FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dzień</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidP="00B21359" w14:paraId="0D5290D7" w14:textId="3016242C">
+          <w:p w:rsidR="00186038" w:rsidRDefault="00186038" w:rsidP="00B21359">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidP="00B21359" w14:paraId="338B3BA8" w14:textId="77777777">
+          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidRDefault="00A422FF" w:rsidP="00B21359">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F40FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>miesiąc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00186038" w:rsidP="00B21359" w14:paraId="7F7C74AB" w14:textId="71B7E0D2">
+          <w:p w:rsidR="00186038" w:rsidRDefault="00186038" w:rsidP="00B21359">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidP="00B21359" w14:paraId="6494BFC0" w14:textId="77777777">
+          <w:p w:rsidR="006F40FC" w:rsidRPr="006F40FC" w:rsidRDefault="00A422FF" w:rsidP="00B21359">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F40FC">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rok</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4E3CA0A2" w14:textId="77777777" w:rsidTr="00426763">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00426763">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9043" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="00634E15" w14:paraId="75BF7D73" w14:textId="6BE3F2DE">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00634E15">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
@@ -1804,51 +1548,51 @@
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "R</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>odzaj, seria</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001A7088" w:rsidR="00634E15">
+            <w:r w:rsidR="00634E15" w:rsidRPr="001A7088">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> oraz numer innego dokumentu tożsamości:</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
@@ -1926,101 +1670,101 @@
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>" "R</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>odzaj, seria</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001A7088" w:rsidR="00634E15">
+            <w:r w:rsidR="00634E15" w:rsidRPr="001A7088">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> oraz numer innego dokumentu tożsamości:</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> --- nie dotyczy ---</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B9314D">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>R</w:instrText>
             </w:r>
             <w:r w:rsidR="00B9314D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>odzaj, seria</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="001A7088" w:rsidR="00B9314D">
+            <w:r w:rsidR="00B9314D" w:rsidRPr="001A7088">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> oraz numer innego dokumentu tożsamości:</w:instrText>
             </w:r>
             <w:r w:rsidR="00B9314D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> --- nie dotyczy ---</w:instrText>
             </w:r>
             <w:r w:rsidR="00634E15">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
@@ -2046,207 +1790,181 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>W przypadku braku numeru PESEL należy podać rodzaj, serię oraz numer innego dokumentu tożsamości:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C859C6">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidRPr="001A7088" w:rsidP="00AC61A2" w14:paraId="06EB4A6F" w14:textId="77777777">
+    <w:p w:rsidR="00AC61A2" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A7088">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DANE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ADRESOWE </w:t>
       </w:r>
       <w:r w:rsidRPr="001A7088">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>KANDYDATA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9043" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="656"/>
         <w:gridCol w:w="2494"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="1077"/>
         <w:gridCol w:w="1617"/>
       </w:tblGrid>
-      <w:tr w14:paraId="2C1DCAA2" w14:textId="77777777" w:rsidTr="0036015E">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="0036015E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9043" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="00572B60" w14:paraId="0B93472A" w14:textId="77777777">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00572B60">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adres zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="53A8EAEE" w14:textId="77777777" w:rsidTr="00183626">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00183626">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidP="0079126A" w14:paraId="0DF3816C" w14:textId="21F0D8E5">
+          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="0079126A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kraj</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidP="0079126A" w14:paraId="51B8B42C" w14:textId="12F06997">
+          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="0079126A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
@@ -2274,1355 +1992,1241 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Kandydat</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">_Adres_Kraj </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>"</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> "Polska" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Polska</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidP="0079126A" w14:paraId="35E4CEB5" w14:textId="77777777">
+          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="0079126A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ulica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidP="0079126A" w14:paraId="25DABD9D" w14:textId="4AAEC96E">
+          <w:p w:rsidR="0079126A" w:rsidRPr="001A7088" w:rsidRDefault="0079126A" w:rsidP="0079126A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1893036A" w14:textId="77777777" w:rsidTr="00183626">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00183626">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="006B2538" w14:paraId="3FD3DA4E" w14:textId="6CAE62D9">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="006B2538">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gmina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006A7D96" w:rsidP="006A7D96" w14:paraId="6A089ECB" w14:textId="21DDC83F">
+          <w:p w:rsidR="006A7D96" w:rsidRDefault="006A7D96" w:rsidP="006A7D96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00D72349">
+            <w:r w:rsidR="00A422FF" w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D72349">
+            <w:r w:rsidR="00A422FF" w:rsidRPr="00D72349">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D72349">
+            <w:r w:rsidR="00A422FF" w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:instrText>-- nie podano --</w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D72349">
+            <w:r w:rsidR="00A422FF" w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>"</w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> "</w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">G: </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>....................</w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">, P: </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>....................</w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A422FF">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">, </w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A7D96" w:rsidP="006A7D96" w14:paraId="285ED8E8" w14:textId="5464511B">
+          <w:p w:rsidR="006A7D96" w:rsidRDefault="00A422FF" w:rsidP="006A7D96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">W: </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>....................</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00D72349">
+            <w:r w:rsidR="006A7D96" w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">G: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>....................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, P: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>....................</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="006A7D96" w14:textId="5464511B">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="006A7D96">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">W: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>....................</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D72349" w:rsidR="006A7D96">
+            <w:r w:rsidR="006A7D96" w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="00FD0120" w14:paraId="59B4093B" w14:textId="6AB5FE09">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00FD0120">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nr </w:t>
-[...7 lines deleted...]
-              <w:t>budynku</w:t>
+              <w:t>Nr budynku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="00FD0120" w14:paraId="6AD30B2D" w14:textId="19ABF4F9">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00957740" w:rsidP="00FD0120">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidP="00FD0120" w14:paraId="3D60A905" w14:textId="77777777">
+          <w:p w:rsidR="00957740" w:rsidRDefault="00A422FF" w:rsidP="00FD0120">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr lokalu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidP="00FD0120" w14:paraId="4040FF68" w14:textId="68BED708">
+          <w:p w:rsidR="00957740" w:rsidRDefault="00957740" w:rsidP="00FD0120">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3D2BE832" w14:textId="77777777" w:rsidTr="00183626">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00183626">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="07184AC4" w14:textId="77777777">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00957740" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="43D896E9" w14:textId="2001FB74">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00957740" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="6722378B" w14:textId="72F87DD2">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kod </w:t>
-[...7 lines deleted...]
-              <w:t>pocztowy</w:t>
+              <w:t>Kod pocztowy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="26B9B39A" w14:textId="5E8C6DC3">
+          <w:p w:rsidR="00957740" w:rsidRPr="001A7088" w:rsidRDefault="00957740" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2D535DCF" w14:textId="77777777" w:rsidTr="0036015E">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="0036015E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="5877AA6B" w14:textId="112565AB">
+          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="01D1A610" w14:textId="209F3EA0">
+          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidRDefault="00423D99" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="62DC6976" w14:textId="5B38D8DE">
+          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Poczta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidP="00423D99" w14:paraId="3CC6AFCF" w14:textId="21F14F61">
+          <w:p w:rsidR="00423D99" w:rsidRPr="001A7088" w:rsidRDefault="00423D99" w:rsidP="00423D99">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00BCCA40" w14:textId="77777777" w:rsidTr="0036015E">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="0036015E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9043" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E048AF" w:rsidRPr="001A7088" w:rsidP="005A44AD" w14:paraId="72429E38" w14:textId="77777777">
+          <w:p w:rsidR="00E048AF" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="005A44AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dane kontaktowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="352D1D5F" w14:textId="77777777" w:rsidTr="0036015E">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="0036015E">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="65A7AF1F" w14:textId="773F003C">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="6CF6291A" w14:textId="5CC4D60F">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="3A93C4E1" w14:textId="655E4385">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adres e-</w:t>
-[...7 lines deleted...]
-              <w:t>m</w:t>
+              <w:t>Adres e-m</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="51F4BE15" w14:textId="4A1A4FF8">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="1ECC9503" w14:textId="19710C6E">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "DODATKOWE INFORMACJE O KANDYDACIE </w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5077"/>
         <w:gridCol w:w="3995"/>
       </w:tblGrid>
-      <w:tr w14:paraId="14B56C61" w14:textId="77777777" w:rsidTr="00B21359">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B21359">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B21359" w:rsidP="00F56374" w14:paraId="297D6337" w14:textId="77777777">
+          <w:p w:rsidR="00B21359" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Dodatkowe informacje przekazywane dobrowolnie przez rodzica/opiekuna prawnego</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B21359" w:rsidP="00F56374" w14:paraId="4A5407A0" w14:textId="77777777">
+          <w:p w:rsidR="00B21359" w:rsidRDefault="00B21359" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="0F0B8442" w14:textId="2D6FB7F0">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">DODATKOWE INFORMACJE O KANDYDACIE </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5077"/>
         <w:gridCol w:w="3995"/>
       </w:tblGrid>
-      <w:tr w14:paraId="14B56C61" w14:textId="77777777" w:rsidTr="00B21359">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B21359">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B21359" w:rsidP="00F56374" w14:textId="77777777">
+          <w:p w:rsidR="00B21359" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Dodatkowe informacje przekazywane dobrowolnie przez rodzica/opiekuna prawnego</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3995" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B21359" w:rsidP="00F56374" w14:textId="77777777">
+          <w:p w:rsidR="00B21359" w:rsidRDefault="00B21359" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="002738C6" w14:textId="2D6FB7F0">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="002738C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002738C6" w:rsidP="002738C6" w14:paraId="47DD823C" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRDefault="00A422FF" w:rsidP="002738C6">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DANE RODZICÓW</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E048AF" w:rsidRPr="00B21359" w:rsidP="00E048AF" w14:paraId="17DA22B9" w14:textId="77777777">
+    <w:p w:rsidR="00E048AF" w:rsidRPr="00B21359" w:rsidRDefault="00A422FF" w:rsidP="00E048AF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B21359">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(W przypadku, gdy ustanowiono opiekę prawną nad dzieckiem, należy podać dane opiekunów prawnych)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9048" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2438"/>
         <w:gridCol w:w="3305"/>
         <w:gridCol w:w="3305"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0B9519E8" w14:textId="77777777" w:rsidTr="00F56374">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00F56374">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="2672CE67" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00AC61A2" w:rsidP="00F56374">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="1D650BEE" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Matka/opiekunka prawna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="48875A04" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ojciec/opiekun prawny</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="59E89BFD" w14:textId="77777777" w:rsidTr="007E1661">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E1661">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00454407" w:rsidRPr="001A7088" w:rsidP="007E1661" w14:paraId="735B3F8C" w14:textId="2A9F7632">
+          <w:p w:rsidR="00454407" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="007E1661">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Imię i nazwisko</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00454407" w:rsidRPr="001A7088" w:rsidP="007E1661" w14:paraId="0EA1D560" w14:textId="454B92D3">
+          <w:p w:rsidR="00454407" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="007E1661">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
@@ -3637,100 +3241,76 @@
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_Imie </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText>" "</w:instrText>
-[...22 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00454407" w:rsidRPr="00AF1871" w:rsidP="007E1661" w14:paraId="71836C8F" w14:textId="0FCD4033">
+          <w:p w:rsidR="00454407" w:rsidRPr="00AF1871" w:rsidRDefault="00A422FF" w:rsidP="007E1661">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3785,363 +3365,298 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>2</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve">_Imie </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00AF1871">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:instrText>" "</w:instrText>
-[...28 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="45F68947" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="4BB5246F" w14:textId="0B21900A">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Telefon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="7F4382E6" w14:textId="4A21AFAF">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="5C01A3D2" w14:textId="51EA93FB">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49A83860" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="1DFD4867" w14:textId="4D175DD0">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adres e-m</w:t>
             </w:r>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ail</w:t>
             </w:r>
             <w:r w:rsidR="00103ADF">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="18CF6891" w14:textId="525F4ACB">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="009F4000" w14:paraId="67EB51A6" w14:textId="3C4876D9">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="002738C6" w:rsidP="009F4000">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="509FBCC7" w14:textId="77777777" w:rsidTr="00AC61A2">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00AC61A2">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9048" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidP="005A44AD" w14:paraId="5587AA5E" w14:textId="77777777">
+          <w:p w:rsidR="002738C6" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="005A44AD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adres zamieszkania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="63EA8E62" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="00D72349" w:rsidP="00C76D7A" w14:paraId="1B19F5F6" w14:textId="6EBE2ACD">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="00D72349" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kraj</w:t>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="00D72349" w:rsidP="00791247" w14:paraId="4DFDA5C6" w14:textId="2216F8D8">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="00D72349" w:rsidRDefault="00A422FF" w:rsidP="00791247">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
@@ -4155,151 +3670,102 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> = "True" "</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_Adres_Kraj </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00791247">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00791247">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> IF "" = "Adres krajowy" "Polska" "" </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00791247">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r w:rsidR="00315546">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...54 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00315546">
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="00D72349" w:rsidP="00791247" w14:paraId="16CD7ABE" w14:textId="2E907B6C">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="00D72349" w:rsidRDefault="00A422FF" w:rsidP="00791247">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> IF </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
@@ -4327,1457 +3793,1088 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>2</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve">_Adres_Kraj </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:instrText xml:space="preserve">" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> IF "" = "Adres krajowy" "Polska" "" </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> </w:instrText>
+            </w:r>
             <w:r w:rsidRPr="00D72349">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve">" </w:instrText>
-[...54 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
-[...19 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="18DD6F6D" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="38652AC1" w14:textId="4C2DF92F">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Województwo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="1C261032" w14:textId="62B3F207">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="7B481F15" w14:textId="533CD2E4">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="49FB0745" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="020879C0" w14:textId="244C6E67">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Powiat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="1A33635D" w14:textId="44872BF6">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="4077AB7F" w14:textId="183B83DB">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3CAB5BCC" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="3E52BDA1" w14:textId="54360FB1">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gmina</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="0741A1FB" w14:textId="72037ABC">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="7BEFE183" w14:textId="2ABA1708">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5C6B08F2" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="14ED68AB" w14:textId="5C34CF6A">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Miejscowość</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="72D52D80" w14:textId="3B3CEEC3">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="773F8F58" w14:textId="6C4415DF">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3DD896AD" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="11430E00" w14:textId="77777777">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ulica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="547CC08F" w14:textId="288CDDD4">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="50F40E62" w14:textId="3586344F">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7D7282C7" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="391932DB" w14:textId="7252B5BE">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr budynku</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="16C0C464" w14:textId="091299A2">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="7C3AF915" w14:textId="19A3A0D4">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="09816672" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="2D0FF8B7" w14:textId="77777777">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nr lokalu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="58C55806" w14:textId="705C05A5">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="25CECC54" w14:textId="63D657D6">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2986D16E" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="4443D22B" w14:textId="43F89A81">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A7088">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kod pocztowy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="78E2A2A5" w14:textId="7A36C946">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="29868AC8" w14:textId="380D9A48">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6D374AB0" w14:textId="77777777" w:rsidTr="00B43BB9">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00B43BB9">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2438" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="341D3A56" w14:textId="37998BED">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00A422FF" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Poczta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="6053B2C2" w14:textId="78D7D95C">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidP="00C76D7A" w14:paraId="05FD9B31" w14:textId="798A678C">
+          <w:p w:rsidR="00C76D7A" w:rsidRPr="001A7088" w:rsidRDefault="00C76D7A" w:rsidP="00C76D7A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002738C6" w:rsidP="009409CB" w14:paraId="7D39425C" w14:textId="77777777">
+    <w:p w:rsidR="002738C6" w:rsidRDefault="00A422FF" w:rsidP="009409CB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>LISTA WYBRANYCH SZKÓŁ I ODDZIAŁÓW WEDŁUG KOLEJNOŚCI PREFERENCJI*</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F56374" w:rsidP="009409CB" w14:paraId="18B3D084" w14:textId="77777777">
+    <w:p w:rsidR="00F56374" w:rsidRDefault="00A422FF" w:rsidP="009409CB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(można wybrać maksymalnie 3 jednostki i dowolną, możliwą do wyboru liczbę grup rekrutacyjnych)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="822"/>
         <w:gridCol w:w="4671"/>
         <w:gridCol w:w="3579"/>
       </w:tblGrid>
-      <w:tr w14:paraId="5A2967FE" w14:textId="77777777" w:rsidTr="00227911">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00227911">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00914BD2" w:rsidP="00227911" w14:paraId="45530CA1" w14:textId="77777777">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00914BD2" w:rsidRDefault="00A422FF" w:rsidP="00227911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk513544290"/>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Lp.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00914BD2" w:rsidP="00227911" w14:paraId="1E184A91" w14:textId="77777777">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00914BD2" w:rsidRDefault="00A422FF" w:rsidP="00227911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nazwa </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00914BD2" w:rsidP="00227911" w14:paraId="24F15A7E" w14:textId="77777777">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00914BD2" w:rsidRDefault="00A422FF" w:rsidP="00227911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Oddział</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0A804A45" w14:textId="77777777" w:rsidTr="00227911">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00227911">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00374FAD" w:rsidP="00227911" w14:paraId="01875B69" w14:textId="6EA1BE33">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00374FAD" w:rsidRDefault="00B9314D" w:rsidP="00227911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00B9314D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidP="00227911" w14:paraId="40CA8058" w14:textId="77564F24">
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00990EEE" w:rsidP="00227911" w14:paraId="33AA8876" w14:textId="3D95E735">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00990EEE" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00990EEE">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3579" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00227911">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00374FAD" w:rsidRDefault="00B9314D" w:rsidP="00227911">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00990EEE" w:rsidRDefault="00B722E1" w:rsidP="00227911">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">, tel. </w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidP="00227911" w14:paraId="3041E9AA" w14:textId="144237FA">
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B722E1" w:rsidP="00227911" w14:paraId="6BADED94" w14:textId="3B8E0FD3">
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0A804A45" w14:textId="77777777" w:rsidTr="00227911">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00227911">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="822" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00374FAD" w:rsidP="00227911" w14:textId="6EA1BE33">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00374FAD" w:rsidRDefault="00B9314D" w:rsidP="00227911">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidR="00B9314D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidP="00227911" w14:textId="77564F24">
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B722E1" w:rsidRPr="00990EEE" w:rsidP="00227911" w14:textId="3D95E735">
+          <w:p w:rsidR="00B722E1" w:rsidRPr="00990EEE" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00990EEE">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B722E1" w:rsidP="00227911" w14:textId="144237FA">
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B722E1" w:rsidP="00227911" w14:textId="3B8E0FD3">
+          <w:p w:rsidR="00B722E1" w:rsidRDefault="00B722E1" w:rsidP="00227911">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0A804A45" w14:textId="77777777" w:rsidTr="00227911">
-[...268 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00623E29" w:rsidP="00623E29" w14:paraId="76ADE426" w14:textId="5BA69618">
+    <w:p w:rsidR="00623E29" w:rsidRDefault="00A422FF" w:rsidP="00623E29">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
@@ -5826,152 +4923,144 @@
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00A04BC8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">MERGEFIELD </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C96321">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">Obwod_SzkolaNazwa </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007E3273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="end"/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:instrText xml:space="preserve">, </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD Obwod_SzkolaAdres </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>«Obwod_SzkolaAdres»</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">, tel. </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD Obwod_SzkolaTelefon </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>«Obwod_SzkolaTelefon»</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="007E3273" w:rsidR="007E3273">
+      <w:r w:rsidR="007E3273" w:rsidRPr="007E3273">
         <w:instrText>.</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196307" w:rsidRPr="00196307" w:rsidP="00196307" w14:paraId="081670A8" w14:textId="1D5331B6">
+    <w:p w:rsidR="00196307" w:rsidRPr="00196307" w:rsidRDefault="00A422FF" w:rsidP="00196307">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>Kandydat</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6645">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> zostanie przyj</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>ęty</w:instrText>
       </w:r>
@@ -5981,58 +5070,50 @@
         </w:rPr>
         <w:instrText xml:space="preserve"> do szkoły obwodowej, jeśli nie zakwalifikuje się do żadnej szkoły z listy preferencji</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6645">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
@@ -6052,51 +5133,51 @@
         <w:instrText>:</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>…………………………………………………………..</w:instrText>
       </w:r>
       <w:r w:rsidR="00EE3940">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>…………………………………………………………..</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196307" w:rsidRPr="00196307" w:rsidP="00196307" w14:paraId="5FEC9168" w14:textId="1BA6E697">
+    <w:p w:rsidR="00196307" w:rsidRPr="00196307" w:rsidRDefault="00A422FF" w:rsidP="00196307">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>Kandydat</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB6645">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> zostanie przyj</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>ęty</w:instrText>
       </w:r>
@@ -6146,3188 +5227,2785 @@
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………………………………………………………..</w:t>
       </w:r>
       <w:r w:rsidR="00EE3940">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00196307" w:rsidP="00623E29" w14:textId="1BA6E697">
+    <w:p w:rsidR="00196307" w:rsidRDefault="00A422FF" w:rsidP="00623E29">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Kandydat</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6645">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> zostanie przyj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ęty</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6645">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do szkoły obwodowej, jeśli nie zakwalifikuje się do żadnej szkoły z listy preferencji</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB6645">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="11931B5A" w14:textId="77777777">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>KRYTERIA PRZYJĘCIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00900654" w14:paraId="538CF3A2" w14:textId="467B08EC">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00900654">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00A921E8">
+      <w:r w:rsidR="00A921E8" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>Należy zaznaczyć właściwą odpowiedź</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00A921E8">
+      <w:r w:rsidR="00A921E8" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve">. W przypadku zaznaczenia ODMAWIAM ODPOWIEDZI, kryterium, którego ta odpowiedź dotyczy, nie będzie brane pod uwagę przy kwalifikowaniu kandydata do szkoły. </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00A921E8">
+      <w:r w:rsidR="00A921E8" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>Niektóre kryteria wymagają udokumentowania - w przypadku udzielenia odpowiedzi TAK dla takiego kryterium, należy razem z Wnioskiem złożyć odpowiednie dokumenty</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText>.</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00A921E8">
+      <w:r w:rsidR="00A921E8" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Należy zaznaczyć właściwą odpowiedź</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00A921E8">
+      <w:r w:rsidR="00A921E8" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. W przypadku zaznaczenia ODMAWIAM ODPOWIEDZI, kryterium, którego ta odpowiedź dotyczy, nie będzie brane pod uwagę przy kwalifikowaniu kandydata do szkoły. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="00A921E8">
+      <w:r w:rsidR="00A921E8" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Niektóre kryteria wymagają udokumentowania - w przypadku udzielenia odpowiedzi TAK dla takiego kryterium, należy razem z Wnioskiem złożyć odpowiednie dokumenty</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="616B6092" w14:textId="63E22A80">
+    <w:p w:rsidR="00A57955" w:rsidRDefault="00A57955" w:rsidP="00AC61A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A57955" w:rsidRDefault="00A57955" w:rsidP="00AC61A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F70E6" w:rsidRDefault="009F70E6" w:rsidP="00AC61A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009F70E6" w:rsidRDefault="009F70E6" w:rsidP="00AC61A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="04A4583D" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="6F64AF42" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Kryteria do szkół i oddziałów sportowych, o których mowa w ustawie Prawo oświatowe</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="2FD9C6F2" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Wielodzietność rodziny kandydata (3 i więcej dzieci)</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="50B200E3" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="57D8EF89" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="386A4A43" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1025" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1025" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="60AFD0F8" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="53F091C2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="4F14AD3F" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Niepełnosprawność kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1026" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1026" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Niepełnosprawność jednego z rodziców kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1027" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1027" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Niepełnosprawność obojga rodziców kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1028" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1028" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Niepełnosprawność rodzeństwa kandydata</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1029" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1029" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Samotne wychowywanie kandydata w rodzinie</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1030" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1030" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Objęcie kandydata pieczą zastępczą</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmowa odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1031" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1031" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Pisemna zgoda rodziców/opiekunów prawnych na szkolenie sportowe zgodnie z wybraną dyscypliną sportową w oddziale</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>True</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1032" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1032" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1033" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1033" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>(S) Aktualne zaświadczenie wydane przez lekarza medycyny sportowej o zdolności do uprawiania sportu zgodnie z wybraną dyscypliną w oddziale</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1034" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1034" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="2FCAC164" w14:textId="76856C81">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="04A4583D" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Kryteria do szkół i oddziałów sportowych, o których mowa w ustawie Prawo oświatowe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Wielodzietność rodziny kandydata (3 i więcej dzieci)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Niepełnosprawność kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(S) Niepełnosprawność jednego z rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Niepełnosprawność obojga rodziców kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Niepełnosprawność rodzeństwa kandydata</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Samotne wychowywanie kandydata w rodzinie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Objęcie kandydata pieczą zastępczą</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmowa odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Pisemna zgoda rodziców/opiekunów prawnych na szkolenie sportowe zgodnie z wybraną dyscypliną sportową w oddziale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1035" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1035" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Obowiązuje dla:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="674727B2" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>(S) Aktualne zaświadczenie wydane przez lekarza medycyny sportowej o zdolności do uprawiania sportu zgodnie z wybraną dyscypliną w oddziale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:textId="76856C81">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="1069D81F" w14:textId="4D7E54A4">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="3454E61B" w14:textId="77777777" w:rsidTr="00F56374">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00F56374">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidRPr="00B21359" w:rsidP="00F56374" w14:paraId="4794D8FB" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRPr="00B21359" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21359">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Automatyczne</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="780B4E96" w14:textId="77777777" w:rsidTr="00F56374">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00F56374">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="380C7A3E" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD TableStart:KryteriaPodstawoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -9369,51 +8047,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Nazwa»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="51BA6D98" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Odpowiedz </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -9444,1304 +8122,1204 @@
               <w:instrText xml:space="preserve"> MERGEFIELD TableEnd:KryteriaPodstawoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«KryteriaPodstawowe»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="64D2BFAF" w14:textId="0281E330">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="04108BB2" w14:textId="6C03427D">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>True</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6F61410C" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="09CBED74" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Kryteria określone w Uchwale nr XLII/784/17 RADY MIASTA OLSZTYNA</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24B0F9D0" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="01095543" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Kandydat posiada rodzeństwo uczące się w danej szkole podstawowej</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="5E188E08" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>True</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="6F0DA691" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="79BBEFEC" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1036" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1036" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="39F03CA0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="5052A4C2" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:paraId="0D879021" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1037" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1037" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24B0F9D0" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Miejsce zamieszkania kandydata znajduje się w Mieście Olsztynie</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>False</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1038" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1038" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...63 lines deleted...]
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+            <w:fldSimple w:instr=" MERGEFIELD  TableStart:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableStart:KryteriumDlaJednostkiObowiazu»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD Nazwa ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«Odpowiedz»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+            <w:fldSimple w:instr=" MERGEFIELD  TableEnd:KryteriumDlaJednostkiObowiazujeDla ">
+              <w:r>
+                <w:rPr>
+                  <w:noProof/>
+                </w:rPr>
+                <w:instrText>«TableEnd:KryteriumDlaJednostkiObowiazuje»</w:instrText>
+              </w:r>
+            </w:fldSimple>
+          </w:p>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24B0F9D0" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Miejsce pracy rodzica (prawnego opiekuna) kandydata znajduje się w obwodzie danej szkoły podstawowej</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>Tak / Nie / Odmawiam odpowiedzi</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> IF  </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>True</w:instrText>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> =</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>"True" "</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1039" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1039" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText xml:space="preserve">" "" </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1040" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1040" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:instrText>Obowiązuje dla:</w:instrText>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="346C6067" w14:textId="541AA38E">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="6F61410C" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00914BD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Kryteria określone w Uchwale nr XLII/784/17 RADY MIASTA OLSZTYNA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24B0F9D0" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kandydat posiada rodzeństwo uczące się w danej szkole podstawowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1041" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1041" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Obowiązuje dla:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24B0F9D0" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Miejsce zamieszkania kandydata znajduje się w Mieście Olsztynie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24B0F9D0" w14:textId="77777777" w:rsidTr="000C4E4D">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="000C4E4D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Miejsce pracy rodzica (prawnego opiekuna) kandydata znajduje się w obwodzie danej szkoły podstawowej</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tak / Nie / Odmawiam odpowiedzi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00B11DEB" w:rsidP="000C4E4D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:pict>
-                <v:rect id="_x0000_i1042" style="width:470.3pt;height:0.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
+                <v:rect id="_x0000_i1042" style="width:470.3pt;height:.75pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="black" stroked="f"/>
               </w:pict>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Obowiązuje dla:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
+            <w:pPr>
+              <w:pStyle w:val="Bezodstpw"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C4E4D" w:rsidP="000C4E4D" w14:textId="77777777">
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D" w:rsidP="000C4E4D">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:textId="541AA38E">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="3CBB1FF7" w14:textId="0C829F5B">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5531"/>
         <w:gridCol w:w="3536"/>
       </w:tblGrid>
-      <w:tr w14:paraId="5A606140" w14:textId="77777777" w:rsidTr="00F56374">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00F56374">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidRPr="00B21359" w:rsidP="00F56374" w14:paraId="71C62AAF" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRPr="00B21359" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21359">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Automatyczne</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3287A099" w14:textId="77777777" w:rsidTr="00F56374">
-[...4 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00F56374">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="3E7FC0D2" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD TableStart:KryteriaDodatkoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -10783,51 +9361,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«Nazwa»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3536" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00AC61A2" w:rsidP="00F56374" w14:paraId="461519B2" w14:textId="77777777">
+          <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00F56374">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Odpowiedz </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
@@ -10858,261 +9436,247 @@
               <w:instrText xml:space="preserve"> MERGEFIELD TableEnd:KryteriaDodatkoweAutomatyczne </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText>«KryteriaPodstawowe»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AC61A2" w:rsidP="00AC61A2" w14:paraId="1828ECBE" w14:textId="0A2815A4">
+    <w:p w:rsidR="00AC61A2" w:rsidRDefault="00A422FF" w:rsidP="00AC61A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidP="00C96321" w14:paraId="750F02B9" w14:textId="77777777">
+    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidRDefault="00A422FF" w:rsidP="00C96321">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>DOTYCZĄCE TREŚCI WNIOSKU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3273" w:rsidRPr="00232F41" w:rsidP="007E3273" w14:paraId="5BE85AE8" w14:textId="295378BC">
+    <w:p w:rsidR="007E3273" w:rsidRPr="00232F41" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t xml:space="preserve">Oświadczam, </w:t>
-[...5 lines deleted...]
-        <w:t>że wszystkie podane w niniejszym Wniosku dane są zgodne ze stanem faktycznym. Jestem świadomy(a) odpowiedzialności karnej za złożenie fałszywego oświadczenia.</w:t>
+        <w:t>Oświadczam, że wszystkie podane w niniejszym Wniosku dane są zgodne ze stanem faktycznym. Jestem świadomy(a) odpowiedzialności karnej za złożenie fałszywego oświadczenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Oświadczam, że zapoznałem(am) się z przepisami ustawy z dnia 14 grudnia 2016 roku – Prawo oświatowe (rozdział 6) obejmującymi zasady rekrutacji do szkół podstawowych oraz przepisami wykonawczymi. W szczególności mam świadomość przysługujących komisji rekrutacyjnej rozpatrującej niniejszy Wniosek uprawnień do potwierdzania okoliczności wskazanych w powyższych oświadczeniach.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E3273" w:rsidRPr="00232F41" w:rsidP="007E3273">
+    <w:p w:rsidR="007E3273" w:rsidRPr="00232F41" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Przyjmuję do wiadomości, że w przypadku zakwalifikowania dziecka do szkoły podstawowej będę zobowiązany(a) potwierdzić wolę korzystania z usług tej szkoły w terminie podanym w harmonogramie postępowania rekrutacyjnego. Mam świadomość, że brak potwierdzenia woli w ww. terminie oznacza wykreślenie dziecka z listy zakwalifikowanych i utratę miejsca w szkole.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B2A07" w:rsidRPr="00A813E0" w:rsidP="000B2A07" w14:paraId="7BF45F1A" w14:textId="77777777">
+    <w:p w:rsidR="000B2A07" w:rsidRPr="00A813E0" w:rsidRDefault="000B2A07" w:rsidP="000B2A07">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009409CB" w:rsidRPr="00AA27DA" w:rsidP="009409CB" w14:paraId="68F16D11" w14:textId="77777777">
+    <w:p w:rsidR="009409CB" w:rsidRPr="00AA27DA" w:rsidRDefault="009409CB" w:rsidP="009409CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009409CB" w:rsidRPr="005B5E36" w:rsidP="00CC5C4B" w14:paraId="10F21280" w14:textId="77777777">
+    <w:p w:rsidR="009409CB" w:rsidRPr="005B5E36" w:rsidRDefault="009409CB" w:rsidP="00CC5C4B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidP="00454407" w14:paraId="31BC6C80" w14:textId="056C83A6">
+    <w:p w:rsidR="00454407" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>………………………..................</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidP="00454407" w14:paraId="249B4697" w14:textId="77777777">
+    <w:p w:rsidR="00454407" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>kandydata pełnoletniego</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -11142,51 +9706,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:instrText>…………………………..…………..</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidP="00454407" w14:paraId="73EFCB65" w14:textId="5CB5E0EF">
+    <w:p w:rsidR="00454407" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>matki/opiekunki prawnej</w:instrText>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
@@ -11288,51 +9852,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………..…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidRPr="009409CB" w:rsidP="00454407" w14:textId="5CB5E0EF">
+    <w:p w:rsidR="00454407" w:rsidRPr="009409CB" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>matki/opiekunki prawnej</w:t>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
@@ -11385,1216 +9949,1184 @@
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ojca/opiekuna prawnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidP="005A5FC5" w14:paraId="515AD8E7" w14:textId="77777777">
+    <w:p w:rsidR="00CC5C4B" w:rsidRPr="009409CB" w:rsidRDefault="00A422FF" w:rsidP="005A5FC5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>INFORMACJE</w:t>
       </w:r>
-      <w:r w:rsidRPr="009409CB" w:rsidR="00E048AF">
+      <w:r w:rsidR="00E048AF" w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E048AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>DOTYCZĄCE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> PRZETWARZANIA</w:t>
       </w:r>
       <w:r w:rsidR="00362127">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> DANYCH OSOBOWYCH</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3273" w:rsidP="007E3273" w14:paraId="253FEF76" w14:textId="755D0DB7">
+    <w:p w:rsidR="007E3273" w:rsidRDefault="00B9314D" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidR="00B9314D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Administratorem danych</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A422FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> przetwarzanych w ramach procesu rekrutacji są szkoły wskazane na liście preferencji oraz w ramach przyjęcia do szkoły obwodowej i kontroli spełniania obowiązku szkolnego – szkoła obwodowa wskazana na podstawie adresu zamieszkania.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dane – w zakresie zawartym w niniejszym formularzu – będą przetwarzane w celu przeprowadzenia procesu rekrutacji do szkoły i przekazania informacji o tym fakcie szkole obwodowej bądź w celu przyjęcia dziecka do szkoły obwodowej. Podstawą prawną przetwarzania danych jest art. 6 ust. 1 lit. c) Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólnego rozporządzenia o ochronie danych), dalej zwane RODO, w związku z przepisami Rozdziału 6 ustawy z dnia 14 grudnia 2016 roku Prawo oświatowe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Odbiorcami danych osobowych zawartych we wniosku mogą być: uprawnione podmioty zapewniające obsługę informatyczną procesu naboru, działające na podstawie umowy przetwarzania danych w imieniu administratorów, organ prowadzący jednostki, do których kandydat ubiega się o przyjęcie, organy administracji publicznej uprawnione do uzyskania takich informacji na podstawie przepisów prawa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Informacje dotyczące prowadzonego postępowania rekrutacyjnego, w tym w szczególności informacje o fakcie zakwalifikowania i przyjęcia kandydata będą wymieniane (za pośrednictwem systemu elektronicznego wspierającego prowadzenie procesu naboru) pomiędzy szkołami wskazanymi powyżej na liście preferencji, w celu usprawnienia procesu rekrutacji i wyeliminowania zjawiska blokowania miejsc. Ponadto informacja o przyjęciu dziecka do szkoły zostanie przekazana szkole obwodowej, w związku z prowadzoną przez nią kontrolą spełniania obowiązku szkolnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dane nie będą przekazywane do państwa trzeciego ani organizacji międzynarodowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dane zgromadzone w procesie rekrutacji będą przechowywane przez szkołę, do której kandydat zostanie przyjęty nie dłużej niż do końca okresu, w którym kandydat uczęszcza do tej szkoły (zgodnie z art. 160 ust. 1 ustawy Prawo oświatowe). Szkoły, do których kandydat nie został przyjęty przechowują jego dane przez okres jednego roku, chyba że na rozstrzygnięcie dyrektora jednostki została wniesiona skarga do sądu administracyjnego i postępowanie nie zostało zakończone prawomocnym wyrokiem, wówczas dane są przechowywane do momentu uprawomocnienia się wyroku.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Prawnym opiekunom kandydata przysługuje prawo dostępu do danych osobowych kandydata, żądania ich sprostowania lub usunięcia. Wniesienie żądania usunięcia danych jest równoznaczne z rezygnacją z udziału w procesie rekrutacji. Rezygnacja z udziału w procesie przyjęcia dziecka do szkoły obwodowej w przypadku nieubiegania się o miejsce w innej szkole może wiązać się z konsekwencjami wynikającymi z przepisów Prawa oświatowego. Ponadto przysługuje im prawo do żądania ograniczenia przetwarzania w przypadkach określonych w art. 18 RODO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W ramach prowadzenia procesu rekrutacji dane nie są przetwarzane na podstawie art. 6 ust. 1 lit. e) lub f) RODO, zatem prawo do wniesienia sprzeciwu na podstawie art. 21 RODO nie przysługuje. Podobnie ze względu na fakt, iż jedyną podstawą prawną przetwarzania danych w procesie naboru jest art. 6 ust. 1 lit. c) RODO nie przysługuje prawo do przenoszenia danych na podstawie art. 20 RODO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>W trakcie przetwarzania danych na potrzeby procesu rekrutacji nie dochodzi do zautomatyzowanego podejmowania decyzji ani do profilowania, o których mowa w art. 22 ust. 1 i 4 RODO. Oznacza to, że żadne decyzje dotyczące przyjęcia do szkoły nie zapadają automatycznie oraz że nie buduje się żadnych profili kandydatów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Opiekunom prawnym kandydata, jeżeli twierdzą, że przetwarzanie danych w procesie rekrutacji narusza obowiązujące przepisy prawa, przysługuje prawo wniesienia skargi do organu nadzorczego, zgodnie z art. 77 RODO. W Polsce organem nadzorczym, o którym mowa jest Prezes Urzędu Ochrony Danych Osobowych. Należy pamiętać, iż ten tryb dotyczy wyłącznie zagadnienia zgodności z prawem przetwarzania danych osobowych, nie dotyczy zaś przebiegu procesu naboru, dla którego ścieżkę odwoławczą przewidują przepisy Prawa oświatowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidP="007E3273">
+    <w:p w:rsidR="005C63C4" w:rsidRDefault="005C63C4" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E3273" w:rsidP="007E3273">
+    <w:p w:rsidR="007E3273" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Podanie danych zawartych w niniejszym formularzu i dołączonych dokumentach nie jest obowiązkowe, jednak jest warunkiem umożliwiającym ubieganie się o przyjęcie do szkoły lub umożliwiającym korzystanie z pierwszeństwa w przyjęciu na podstawie poszczególnych kryteriów naboru, co wynika z przepisów Rozdziału 6 ustawy Prawo oświatowe, w szczególności uregulowań art. 150 tej ustawy. Oznacza to, że podanie danych zawartych we wniosku jest konieczne dla uczestniczenia w procesie rekrutacji do szkoły, natomiast podanie (w tym dołączenie stosownych dokumentów) danych potwierdzających spełnianie poszczególnych kryteriów pierwszeństwa w rekrutacji jest konieczne, aby móc korzystać z tych kryteriów.</w:t>
+        <w:t xml:space="preserve">Podanie danych zawartych w niniejszym formularzu i dołączonych dokumentach nie jest obowiązkowe, jednak jest warunkiem umożliwiającym ubieganie się o przyjęcie do szkoły lub umożliwiającym korzystanie z pierwszeństwa w przyjęciu na podstawie poszczególnych kryteriów naboru, co wynika z przepisów Rozdziału 6 ustawy Prawo oświatowe, w szczególności uregulowań art. 150 tej ustawy. Oznacza to, że podanie danych zawartych we wniosku jest konieczne dla uczestniczenia w </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>procesie rekrutacji do szkoły, natomiast podanie (w tym dołączenie stosownych dokumentów) danych potwierdzających spełnianie poszczególnych kryteriów pierwszeństwa w rekrutacji jest konieczne, aby móc korzystać z tych kryteriów.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="006E72FB" w14:paraId="20D237AB" w14:textId="2FA8FCB7">
+    <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="006E72FB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Dane kontaktowe Inspektora ochrony danych dla poszczególnych szkół (wskazanych na liście preferencji) prezentujemy w tabeli poniżej. W ostatnim wierszu tabeli są prezentowane dane dotyczące szkoły obwodowej, jeśli została wskazana na podstawie adresu zamieszkania. Należy pamiętać, iż dane te służą wyłącznie do kontaktu w sprawach związanych bezpośrednio z przetwarzaniem danych osobowych. Inspektor ochrony danych nie posiada i nie udziela informacji dotyczących przebiegu procesu naboru, w szczególności informacji o ofercie edukacyjnej, statusie wniosku, punktacji, kryteriach ani wynikach rekrutacji</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00362127">
+      <w:r w:rsidR="00362127" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4671"/>
         <w:gridCol w:w="4401"/>
       </w:tblGrid>
-      <w:tr w14:paraId="31BABC9B" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="3BAE5EA2" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362127">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve">Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>szkoły</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="2B713994" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362127">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Dane kontaktowe Inspektora ochrony danych</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="69ED02A0" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="63E257FB" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="007E3273" w:rsidP="007E3273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="7D561192" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="007E3273" w:rsidP="007E3273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="40D46362" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="0059755C" w:rsidP="007E3273" w14:paraId="448AA63E" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="0059755C" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Obwod_SzkolaNazwa </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>«Obwod_SzkolaNazwa»</w:instrText>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="0059755C" w:rsidP="007E3273" w14:paraId="16186481" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="0059755C" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Obwod_SzkolaDaneKontaktoweIOD </w:instrText>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText>«Obwod_SzkolaDaneKontaktoweIOD»</w:instrText>
             </w:r>
             <w:r w:rsidRPr="0059755C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E3273" w:rsidP="007E3273" w14:paraId="2EF57B1F" w14:textId="77777777">
+    <w:p w:rsidR="007E3273" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>" "</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4671"/>
         <w:gridCol w:w="4401"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4C49C769" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="1A8129E8" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362127">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText xml:space="preserve">Nazwa </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>szkoły</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="6831745B" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362127">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:instrText>Dane kontaktowe Inspektora ochrony danych</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5E1C1850" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="4573E6C1" w14:textId="243CCF2D">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="007E3273" w:rsidP="007E3273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:paraId="0A684B44" w14:textId="2FC22291">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="007E3273" w:rsidP="007E3273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007E3273" w:rsidP="007E3273" w14:paraId="76DDA022" w14:textId="2F44A22B">
+    <w:p w:rsidR="007E3273" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4671"/>
         <w:gridCol w:w="4401"/>
       </w:tblGrid>
-      <w:tr w14:paraId="4C49C769" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362127">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Nazwa </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>szkoły</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:textId="77777777">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00362127">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Dane kontaktowe Inspektora ochrony danych</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5E1C1850" w14:textId="77777777" w:rsidTr="007E3273">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="007E3273">
         <w:trPr>
           <w:trHeight w:val="249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:textId="243CCF2D">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="007E3273" w:rsidP="007E3273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4401" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidP="007E3273" w14:textId="2FC22291">
+          <w:p w:rsidR="007E3273" w:rsidRPr="00362127" w:rsidRDefault="007E3273" w:rsidP="007E3273">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DC58DD" w:rsidRPr="00F05796" w:rsidP="007E3273" w14:textId="2F44A22B">
+    <w:p w:rsidR="00DC58DD" w:rsidRPr="00F05796" w:rsidRDefault="00A422FF" w:rsidP="007E3273">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="333333"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00362127" w:rsidR="00227911">
+      <w:r w:rsidR="00227911" w:rsidRPr="00362127">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009608B5" w:rsidP="009608B5" w14:paraId="2F5527D9" w14:textId="77777777">
+    <w:p w:rsidR="009608B5" w:rsidRDefault="009608B5" w:rsidP="009608B5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00362127" w:rsidRPr="00AA27DA" w:rsidP="009409CB" w14:paraId="70E66E18" w14:textId="77777777">
+    <w:p w:rsidR="00362127" w:rsidRPr="00AA27DA" w:rsidRDefault="00362127" w:rsidP="009409CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009409CB" w:rsidRPr="00AA27DA" w:rsidP="009409CB" w14:paraId="531A8CBF" w14:textId="77777777">
+    <w:p w:rsidR="009409CB" w:rsidRPr="00AA27DA" w:rsidRDefault="009409CB" w:rsidP="009409CB">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidP="00454407" w14:paraId="3C96694F" w14:textId="18B37FF3">
+    <w:p w:rsidR="00454407" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> IF </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText>False</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:instrText>………………………..................</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidP="00454407" w14:paraId="7152C115" w14:textId="77777777">
+    <w:p w:rsidR="00454407" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>kandydata pełnoletniego</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
@@ -12624,51 +11156,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:instrText>…………………………..…………..</w:instrText>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidP="00454407" w14:paraId="0EC6241D" w14:textId="7191218D">
+    <w:p w:rsidR="00454407" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText xml:space="preserve">podpis </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:instrText>matki/opiekunki prawnej</w:instrText>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
@@ -12770,51 +11302,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>…………………………..…………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454407" w:rsidRPr="009409CB" w:rsidP="00454407" w14:textId="7191218D">
+    <w:p w:rsidR="00454407" w:rsidRPr="009409CB" w:rsidRDefault="00A422FF" w:rsidP="00454407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>matki/opiekunki prawnej</w:t>
       </w:r>
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
@@ -12867,243 +11399,243 @@
       <w:r w:rsidRPr="009409CB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">podpis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ojca/opiekuna prawnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003124EC" w14:paraId="62642C26" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRDefault="003124EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidP="003124EC" w14:paraId="37FE8FD0" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="003124EC">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>INNE INFORMACJE O DZIECKU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidP="003124EC" w14:paraId="3BDFE884" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="003124EC">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(dodatkowe informacje przekazywane dobrowolnie przez rodzica/opiekuna prawnego, zgodnie z art. </w:t>
       </w:r>
       <w:r w:rsidR="006D5DCB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>155</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ustawy z dnia </w:t>
       </w:r>
       <w:r w:rsidR="006D5DCB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>14 grudnia 2016</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="006D5DCB">
+      <w:r w:rsidR="006D5DCB" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku </w:t>
       </w:r>
       <w:r w:rsidR="006D5DCB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>– Prawo oświatowe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3357" w:rsidR="006D5DCB">
+      <w:r w:rsidR="006D5DCB" w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidP="003124EC" w14:paraId="17E7F482" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="003124EC">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………………………………………..….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidP="003124EC" w14:paraId="389BEFED" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRPr="00EA3357" w:rsidRDefault="00A422FF" w:rsidP="003124EC">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………..………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidRPr="00B9279E" w:rsidP="003124EC" w14:paraId="515022A0" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRPr="00B9279E" w:rsidRDefault="00A422FF" w:rsidP="003124EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA3357">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………..…………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidP="003124EC" w14:paraId="0A4D3190" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRDefault="003124EC" w:rsidP="003124EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidRPr="00AA27DA" w:rsidP="003124EC" w14:paraId="4E732832" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRPr="00AA27DA" w:rsidRDefault="003124EC" w:rsidP="003124EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003124EC" w:rsidP="009F2147" w14:paraId="32D9D98F" w14:textId="77777777">
+    <w:p w:rsidR="003124EC" w:rsidRDefault="00A422FF" w:rsidP="009F2147">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">…………………………………….., </w:t>
       </w:r>
       <w:r w:rsidRPr="005B5E36">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ia ………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="005B5E36">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F2147" w:rsidP="009F2147" w14:paraId="6A7C2328" w14:textId="775A59A2">
+    <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF" w:rsidP="009F2147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13123,205 +11655,179 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "ZAŁĄCZNIKI</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="4374"/>
       </w:tblGrid>
-      <w:tr w14:paraId="20E497FB" w14:textId="77777777" w:rsidTr="009F2147">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="009F2147">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F2147" w14:paraId="375D9810" w14:textId="77777777">
+          <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Lp.</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F2147" w14:paraId="1C9F722F" w14:textId="77777777">
+          <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Nazwa dokumentu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F2147" w14:paraId="2BEC3CC8" w14:textId="77777777">
+          <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Nazwa pliku</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2D7B5C06" w14:textId="77777777" w:rsidTr="009F2147">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="009F2147">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F2147" w:rsidP="009F2147" w14:paraId="7CA72B0E" w14:textId="77777777">
+          <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF" w:rsidP="009F2147">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="603" w:firstLine="0"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -13347,51 +11853,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_PokrewienstwoWymagane»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F2147" w14:paraId="342BC51A" w14:textId="77777777">
+          <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD </w:instrText>
             </w:r>
@@ -13421,51 +11927,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4375" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009F2147" w14:paraId="0E354A98" w14:textId="77777777">
+          <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD NazwaPliku </w:instrText>
             </w:r>
@@ -13517,88 +12023,79 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_PokrewienstwoWymagane»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009F2147" w:rsidP="009F2147" w14:paraId="70860B7F" w14:textId="4FEE20A9">
+    <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF" w:rsidP="009F2147">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...7 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00556254" w:rsidP="00556254" w14:paraId="6174059D" w14:textId="63A6B85C">
+    <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00556254">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -13700,229 +12197,203 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8910" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="3062"/>
         <w:gridCol w:w="3062"/>
       </w:tblGrid>
-      <w:tr w14:paraId="04EEF43E" w14:textId="77777777" w:rsidTr="00556254">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="3B084941" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00556254">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="47EF07B2" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Matka/opiekunka prawna</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="380723A3" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Ojciec/opiekun prawny</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="041B24CB" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="5E1CA1B3" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="0B742C31" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_NazwaPodpis </w:instrText>
             </w:r>
@@ -13943,51 +12414,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="02D01751" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_NazwaPodpis </w:instrText>
             </w:r>
@@ -13997,109 +12468,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6CB14F01" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="205F333A" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="7F3CFA5E" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_DataPodpisu </w:instrText>
             </w:r>
@@ -14120,51 +12582,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="615DF5F3" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_DataPodpisu </w:instrText>
             </w:r>
@@ -14174,109 +12636,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7A18AEAD" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="6930D07F" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="10BB9126" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_TypPodpisu </w:instrText>
             </w:r>
@@ -14297,51 +12750,51 @@
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3061" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="06BC1FB2" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_TypPodpisu </w:instrText>
             </w:r>
@@ -14352,231 +12805,205 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00556254" w:rsidP="00556254" w14:paraId="1FF219D6" w14:textId="77777777">
+    <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00556254">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w14:paraId="0B5689EB" w14:textId="77777777" w:rsidTr="00556254">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="25D5EB4E" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00556254">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="1AB0CA88" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Matka/opiekunka prawna</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="75BBB184" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="11F5ACEE" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="18F7CE8D" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_NazwaPodpis </w:instrText>
             </w:r>
@@ -14586,109 +13013,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="01DFCB6C" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="3C95FAEE" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="60C85E8A" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_DataPodpisu </w:instrText>
             </w:r>
@@ -14698,109 +13116,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3FD86026" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="018BA84F" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="65C48969" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun1_TypPodpisu </w:instrText>
             </w:r>
@@ -14811,51 +13220,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun1_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00556254" w:rsidP="00556254" w14:paraId="6AED64D3" w14:textId="4B9006C1">
+    <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00556254">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14937,195 +13346,169 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w14:paraId="31CA9B3E" w14:textId="77777777" w:rsidTr="00556254">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="3041D662" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00556254">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="68CA3E72" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Ojciec/opiekun prawny</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="337224AC" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="44B26EB8" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="0C4E507B" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_NazwaPodpis </w:instrText>
             </w:r>
@@ -15135,109 +13518,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="00BAD9E8" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="3CF5B7D8" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="399ABFBF" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_DataPodpisu </w:instrText>
             </w:r>
@@ -15247,109 +13621,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2B712DF3" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="1B4652C1" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="73E175CD" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Opiekun2_TypPodpisu </w:instrText>
             </w:r>
@@ -15360,51 +13725,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00556254" w:rsidP="00556254" w14:paraId="2FFC97DF" w14:textId="407BB6BE">
+    <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00556254">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText>" "</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -15431,195 +13796,169 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> = "True" "PODPIS ELEKTRONICZNY</w:instrText>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8925" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="6141"/>
       </w:tblGrid>
-      <w:tr w14:paraId="21B7CEFF" w14:textId="77777777" w:rsidTr="00556254">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="085B22A0" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00556254">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="2B4C1B15" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Kandydat</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7C10355C" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="238CC25D" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Imię i nazwisko</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="6A092653" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Kandydat_NazwaPodpis </w:instrText>
             </w:r>
@@ -15629,109 +13968,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1076B2CA" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="14DC0A41" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Data złożenia podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="58820E98" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Kandydat_DataPodpisu </w:instrText>
             </w:r>
@@ -15741,109 +14071,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="40E1AB56" w14:textId="77777777" w:rsidTr="00556254">
-[...8 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="005C63C4" w:rsidTr="00556254">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w:rsidP="00454407" w14:paraId="34B5B37E" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF" w:rsidP="00454407">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:ind w:right="603"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>Typ podpisu</w:instrText>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6142" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00556254" w14:paraId="39B3C6E2" w14:textId="77777777">
+          <w:p w:rsidR="00556254" w:rsidRDefault="00A422FF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="254" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> MERGEFIELD Kandydat_TypPodpisu </w:instrText>
             </w:r>
@@ -15854,345 +14175,325 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText>«Opiekun2_Pokrewienstwo»</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009F2147" w:rsidP="009F2147" w14:paraId="2C76D6EA" w14:textId="1E770EC1">
+    <w:p w:rsidR="009F2147" w:rsidRDefault="00A422FF" w:rsidP="009F2147">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve">" "" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve">" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...5 lines deleted...]
-        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w14:paraId="661F8C39" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="63534FE8" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>POTWIERDZENIA DLA KANDYDATA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="0E2D5206" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1. Potwierdzenie przyjęcia wniosku</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="7BB06261" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Wniosek został przyjęty dnia __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="38BB17E7" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="7C90CBB6" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pieczęć </w:t>
       </w:r>
       <w:r w:rsidR="00364A50">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>szkoły</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i podpis upoważnionego pracownika:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="59E3FA4E" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="1A065F79" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="01897655" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="118D5866" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="7684F966" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="6660BA2C" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="27D312D0" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Potwierdzenie przyjęcia oświadczeń i zaświadczeń dotyczących spełniania przez kandydata kryteriów </w:t>
       </w:r>
       <w:r w:rsidR="00364A50">
         <w:rPr>
@@ -16213,710 +14514,772 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00364A50">
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00B500DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana-Bold" w:hAnsi="Verdana-Bold" w:cs="Verdana-Bold"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="67856D75" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dokumenty zostały przyjęte dnia __________________ w liczbie _______ kompletów</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="04C50EAE" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="004F71CA" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F71CA" w:rsidP="004F71CA" w14:paraId="16D0CF47" w14:textId="77777777">
+    <w:p w:rsidR="004F71CA" w:rsidRDefault="00A422FF" w:rsidP="004F71CA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pieczęć </w:t>
       </w:r>
       <w:r w:rsidR="00364A50">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>szkoły</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> i podpis upoważnionego pracownika:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidSect="006837C2">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="004F71CA" w:rsidSect="006837C2">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1417" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00B11DEB" w:rsidRDefault="00B11DEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00B11DEB" w:rsidRDefault="00B11DEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000C4E4D" w14:paraId="0A772CE1" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="38446866"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1394126644"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="000C4E4D" w14:paraId="68E3D7FE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:pStyle w:val="Footer"/>
+          <w:p w:rsidR="000C4E4D" w:rsidRDefault="00A422FF">
+            <w:pPr>
+              <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AC61A2">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AC61A2">
+            <w:r w:rsidR="009F70E6">
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>6</w:t>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00AC61A2">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AC61A2">
+            <w:r w:rsidR="009F70E6">
               <w:rPr>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="000C4E4D" w14:paraId="07E20CC2" w14:textId="77777777">
+  <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000C4E4D" w14:paraId="0E1EF604" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00B11DEB" w:rsidRDefault="00B11DEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00B11DEB" w:rsidRDefault="00B11DEB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000C4E4D" w14:paraId="3364B14A" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000C4E4D" w14:paraId="4078D0E8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="000C4E4D" w14:paraId="35C22A7E" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="000C4E4D" w:rsidRDefault="000C4E4D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="0D3E22A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8669E78"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="4840567A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="13AAD642">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="4154801C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="181C3EAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="986CEBE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="781C4124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="5358DE96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="AC62CCEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="6994F252">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="26A42BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98E89B52"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A86A7934">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="33D4AD10" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F3025822" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="877291B6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="87484534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="3E28F702" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="9A20271C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="AA2C015C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60287A46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="1">
     <w:nsid w:val="3E852858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B48C2FA"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w:tplc="A10CD4A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Nagwek2"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A7D04B02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="16F40846" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BA1E8414" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99EA4590" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="18F2617E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="8356158A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B2AAB1F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D118146E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1559785595">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2109420747">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2065133993">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC5C4B"/>
     <w:rsid w:val="0000649C"/>
     <w:rsid w:val="00042BD0"/>
     <w:rsid w:val="00052D79"/>
     <w:rsid w:val="00076555"/>
     <w:rsid w:val="0008303A"/>
     <w:rsid w:val="000841D1"/>
     <w:rsid w:val="000A3C05"/>
     <w:rsid w:val="000B2A07"/>
     <w:rsid w:val="000B2DEE"/>
     <w:rsid w:val="000C2F27"/>
     <w:rsid w:val="000C4E4D"/>
     <w:rsid w:val="000D52E5"/>
     <w:rsid w:val="000E7D70"/>
     <w:rsid w:val="000E7E33"/>
     <w:rsid w:val="00103ADF"/>
     <w:rsid w:val="001506C8"/>
     <w:rsid w:val="00167350"/>
     <w:rsid w:val="00183626"/>
     <w:rsid w:val="00186038"/>
     <w:rsid w:val="00196307"/>
     <w:rsid w:val="001A7088"/>
     <w:rsid w:val="001E42A1"/>
@@ -16956,50 +15319,51 @@
     <w:rsid w:val="00442EE0"/>
     <w:rsid w:val="00454407"/>
     <w:rsid w:val="00454D9E"/>
     <w:rsid w:val="004605C1"/>
     <w:rsid w:val="00475850"/>
     <w:rsid w:val="00492385"/>
     <w:rsid w:val="00497CBE"/>
     <w:rsid w:val="004A3316"/>
     <w:rsid w:val="004C5275"/>
     <w:rsid w:val="004F6EBA"/>
     <w:rsid w:val="004F71CA"/>
     <w:rsid w:val="00511CAE"/>
     <w:rsid w:val="00526DA6"/>
     <w:rsid w:val="0054577B"/>
     <w:rsid w:val="00556254"/>
     <w:rsid w:val="00561973"/>
     <w:rsid w:val="00572B60"/>
     <w:rsid w:val="00574F77"/>
     <w:rsid w:val="005830C5"/>
     <w:rsid w:val="00591EA8"/>
     <w:rsid w:val="0059755C"/>
     <w:rsid w:val="005A44AD"/>
     <w:rsid w:val="005A5FC5"/>
     <w:rsid w:val="005B5E36"/>
     <w:rsid w:val="005C3464"/>
+    <w:rsid w:val="005C63C4"/>
     <w:rsid w:val="005D0556"/>
     <w:rsid w:val="005E2856"/>
     <w:rsid w:val="005E289E"/>
     <w:rsid w:val="005E7F6E"/>
     <w:rsid w:val="005F2C4B"/>
     <w:rsid w:val="005F37FA"/>
     <w:rsid w:val="006151F7"/>
     <w:rsid w:val="00623E29"/>
     <w:rsid w:val="00634E15"/>
     <w:rsid w:val="00646624"/>
     <w:rsid w:val="0065093F"/>
     <w:rsid w:val="006837C2"/>
     <w:rsid w:val="006931E1"/>
     <w:rsid w:val="006A7D96"/>
     <w:rsid w:val="006B2538"/>
     <w:rsid w:val="006B4C3E"/>
     <w:rsid w:val="006C3E79"/>
     <w:rsid w:val="006D5DCB"/>
     <w:rsid w:val="006E72FB"/>
     <w:rsid w:val="006F40FC"/>
     <w:rsid w:val="00705BFB"/>
     <w:rsid w:val="00736C2B"/>
     <w:rsid w:val="00750848"/>
     <w:rsid w:val="00785BF7"/>
     <w:rsid w:val="00791247"/>
@@ -17018,65 +15382,69 @@
     <w:rsid w:val="008E582F"/>
     <w:rsid w:val="00900654"/>
     <w:rsid w:val="00905296"/>
     <w:rsid w:val="009071E0"/>
     <w:rsid w:val="00914BD2"/>
     <w:rsid w:val="0092026B"/>
     <w:rsid w:val="009202BE"/>
     <w:rsid w:val="0093480E"/>
     <w:rsid w:val="00937134"/>
     <w:rsid w:val="009409CB"/>
     <w:rsid w:val="009412AD"/>
     <w:rsid w:val="00957740"/>
     <w:rsid w:val="009608B5"/>
     <w:rsid w:val="00964EAE"/>
     <w:rsid w:val="00967416"/>
     <w:rsid w:val="00971A43"/>
     <w:rsid w:val="00982683"/>
     <w:rsid w:val="00984306"/>
     <w:rsid w:val="00990EEE"/>
     <w:rsid w:val="009A7696"/>
     <w:rsid w:val="009D108E"/>
     <w:rsid w:val="009E0355"/>
     <w:rsid w:val="009F2147"/>
     <w:rsid w:val="009F31EF"/>
     <w:rsid w:val="009F4000"/>
+    <w:rsid w:val="009F70E6"/>
     <w:rsid w:val="00A04BC8"/>
     <w:rsid w:val="00A109E8"/>
     <w:rsid w:val="00A35F5F"/>
+    <w:rsid w:val="00A422FF"/>
     <w:rsid w:val="00A47CB1"/>
+    <w:rsid w:val="00A57955"/>
     <w:rsid w:val="00A6701E"/>
     <w:rsid w:val="00A813E0"/>
     <w:rsid w:val="00A921E8"/>
     <w:rsid w:val="00A923F3"/>
     <w:rsid w:val="00AA27DA"/>
     <w:rsid w:val="00AA308C"/>
     <w:rsid w:val="00AA3A46"/>
     <w:rsid w:val="00AC61A2"/>
     <w:rsid w:val="00AE4C11"/>
     <w:rsid w:val="00AF1871"/>
     <w:rsid w:val="00B0568E"/>
+    <w:rsid w:val="00B11DEB"/>
     <w:rsid w:val="00B123DB"/>
     <w:rsid w:val="00B15268"/>
     <w:rsid w:val="00B174FB"/>
     <w:rsid w:val="00B21359"/>
     <w:rsid w:val="00B3731E"/>
     <w:rsid w:val="00B43BB9"/>
     <w:rsid w:val="00B500DB"/>
     <w:rsid w:val="00B722E1"/>
     <w:rsid w:val="00B9279E"/>
     <w:rsid w:val="00B9314D"/>
     <w:rsid w:val="00BA084F"/>
     <w:rsid w:val="00BA1E23"/>
     <w:rsid w:val="00BC68B1"/>
     <w:rsid w:val="00BD38CD"/>
     <w:rsid w:val="00BE4322"/>
     <w:rsid w:val="00C14E75"/>
     <w:rsid w:val="00C25FA3"/>
     <w:rsid w:val="00C76D7A"/>
     <w:rsid w:val="00C7786A"/>
     <w:rsid w:val="00C859C6"/>
     <w:rsid w:val="00C96321"/>
     <w:rsid w:val="00CB1AD0"/>
     <w:rsid w:val="00CB303C"/>
     <w:rsid w:val="00CC3FE5"/>
     <w:rsid w:val="00CC5C4B"/>
@@ -17094,76 +15462,94 @@
     <w:rsid w:val="00DC58DD"/>
     <w:rsid w:val="00DD1236"/>
     <w:rsid w:val="00E048AF"/>
     <w:rsid w:val="00E052D4"/>
     <w:rsid w:val="00E1014E"/>
     <w:rsid w:val="00E64EA1"/>
     <w:rsid w:val="00EA3357"/>
     <w:rsid w:val="00EB6645"/>
     <w:rsid w:val="00EB6CFC"/>
     <w:rsid w:val="00EC0FBD"/>
     <w:rsid w:val="00EE3940"/>
     <w:rsid w:val="00EF3693"/>
     <w:rsid w:val="00F05796"/>
     <w:rsid w:val="00F21E80"/>
     <w:rsid w:val="00F56374"/>
     <w:rsid w:val="00F6046A"/>
     <w:rsid w:val="00F877C1"/>
     <w:rsid w:val="00FC4BB6"/>
     <w:rsid w:val="00FD0120"/>
     <w:rsid w:val="00FD6843"/>
     <w:rsid w:val="00FD7894"/>
     <w:rsid w:val="00FE4BE4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="19E5533F"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="77D8012A"/>
   <w15:docId w15:val="{2C2A69B1-9421-479E-83AA-6543A70D60E8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17491,337 +15877,334 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:qFormat/>
     <w:rsid w:val="00F56374"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
+        <w:tab w:val="clear" w:pos="794"/>
         <w:tab w:val="left" w:pos="397"/>
-        <w:tab w:val="clear" w:pos="794"/>
       </w:tabs>
       <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="340" w:hanging="340"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00CC5C4B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000E7E33"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002738C6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002738C6"/>
     <w:pPr>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002738C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002738C6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002738C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="002738C6"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC61A2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC61A2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC61A2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AC61A2"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
     <w:rsid w:val="00F56374"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982683"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000C4E4D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -18065,75 +16448,63 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100305ED563D65A3C4D8A3ADA7A3BFE2D09" ma:contentTypeVersion="4" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="e0532f291aa861a695c19be50f39af58">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e268a214-753c-49ea-89a0-ed5601bed4d5" xmlns:ns3="42462c08-fb9a-48ab-948a-e171756184ad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="43bc8d14c54fb43a34aa23cbf623ba7e" ns2:_="" ns3:_="">
     <xsd:import namespace="e268a214-753c-49ea-89a0-ed5601bed4d5"/>
     <xsd:import namespace="42462c08-fb9a-48ab-948a-e171756184ad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e268a214-753c-49ea-89a0-ed5601bed4d5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
@@ -18254,114 +16625,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFA72E9B-0870-4EDA-9231-811B89E265E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e268a214-753c-49ea-89a0-ed5601bed4d5"/>
     <ds:schemaRef ds:uri="42462c08-fb9a-48ab-948a-e171756184ad"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1529A581-C5A6-4071-8570-605A3F00D3A2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0BE57C4-F978-4BC2-804D-DDA6FA2F64C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>16434</Characters>
+  <Pages>1</Pages>
+  <Words>3023</Words>
+  <Characters>18142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VULCAN sp. z o.o.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19134</CharactersWithSpaces>
+  <CharactersWithSpaces>21123</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ewa Kołczyk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100305ED563D65A3C4D8A3ADA7A3BFE2D09</vt:lpwstr>
   </property>
 </Properties>
 </file>